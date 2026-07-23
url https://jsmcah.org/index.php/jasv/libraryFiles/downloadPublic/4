--- v0 (2025-11-25)
+++ v1 (2026-07-23)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="689850C4" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ORIGINAL RESEARCH ARTICLE</w:t>
@@ -136,62 +136,52 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Checklists for common study designs include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1504DF55" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="280" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Randomized controlled </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Randomized controlled trials</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="76F889F1" w14:textId="3039001A" w:rsidR="00236DE1" w:rsidRPr="00D611DC" w:rsidRDefault="00D611DC" w:rsidP="00D611DC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1336B">
         <w:rPr>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Clinical trials in dogs and cats (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -252,366 +242,366 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="37D0E4BD" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>General randomized controlled trials (</w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
-        <w:r>
+        <w:r w:rsidR="00236DE1">
           <w:rPr>
             <w:color w:val="990000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>CONSORT</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) - includes </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
-        <w:r>
+        <w:r w:rsidR="00236DE1">
           <w:rPr>
             <w:color w:val="990000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>extensions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> for variations to standard methodology such as </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
-        <w:r>
+        <w:r w:rsidR="00236DE1">
           <w:rPr>
             <w:color w:val="990000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>pragmatic</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
-        <w:r>
+        <w:r w:rsidR="00236DE1">
           <w:rPr>
             <w:color w:val="990000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>non-inferiority and equivalence</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, and </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r>
+        <w:r w:rsidR="00236DE1">
           <w:rPr>
             <w:color w:val="990000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>multi-arm parallel-group randomized</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> trials</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E40465" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="63E40465" w14:textId="5EABFD37" w:rsidR="00236DE1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="280" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Observational studies (</w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
-        <w:r>
+        <w:r w:rsidR="00236DE1">
           <w:rPr>
             <w:color w:val="990000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>STROBE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> or </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
-        <w:r>
+        <w:r w:rsidR="00236DE1">
           <w:rPr>
             <w:color w:val="990000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>STROBE-VET</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>), including cohort, case-control, and cross-sectional studies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D897973" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:right="1559"/>
         <w:rPr>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Additional reporting guidelines and extensions for specific study designs can be found via the </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
-        <w:r>
+        <w:r w:rsidR="00236DE1">
           <w:rPr>
             <w:color w:val="990000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>EQUATOR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> network or National Institutes of Medicine </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
-        <w:r>
+        <w:r w:rsidR="00236DE1">
           <w:rPr>
             <w:color w:val="990000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Research Reporting Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> site.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E04F3B0" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00236DE1">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:right="1559"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F0588A4" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:right="1559"/>
         <w:rPr>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To support our double-blind peer review process, be sure to remove identifying information from all documents, both metadata and text. Substitute "masked for review" for identifying text (such as the institution granting institutional approval) during the review process. </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
-        <w:r>
+        <w:r w:rsidR="00236DE1">
           <w:rPr>
             <w:color w:val="990000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Learn how to remove identifying metadata from Microsoft Word</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1257F664" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00236DE1">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:right="1559"/>
         <w:rPr>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="539402B7" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:right="1559"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please see the A</w:t>
       </w:r>
       <w:hyperlink r:id="rId18">
-        <w:r>
+        <w:r w:rsidR="00236DE1">
           <w:rPr>
             <w:b/>
             <w:color w:val="990000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>uthor Guidelines,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> which provide more information about the content and the S</w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
-        <w:r>
+        <w:r w:rsidR="00236DE1">
           <w:rPr>
             <w:b/>
             <w:color w:val="990000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>tyle Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, which provides more information about the formatting (abbreviations, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
@@ -1096,61 +1086,61 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), as appropriate. You can automatically identify </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MeSH</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> keywords by pasting your abstract at </w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
         <w:proofErr w:type="spellStart"/>
-        <w:r>
+        <w:r w:rsidR="00236DE1">
           <w:rPr>
             <w:color w:val="980000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>MeSH</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r>
+        <w:r w:rsidR="00236DE1">
           <w:rPr>
             <w:color w:val="980000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> on Demand</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14E99D77" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00236DE1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="3B6673"/>
@@ -1185,51 +1175,51 @@
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Briefly (about 150 to 350 words, 3-4 paragraphs) review the existing peer-reviewed literature that documents the problem the study addresses, why it is important, and the gap that this study will fill. Begin with a broad view, but information that is generally known should not be included. The introduction should funnel down from this broad view to focus on the specific question. The last part of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">the introduction should be the study hypothesis or research question, and ideally contain the words “hypothesis” or “question”.  Grey literature, used when peer-reviewed literature is not available, should be cited as a footnote rather than a reference in the References section. See the </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
-        <w:r>
+        <w:r w:rsidR="00236DE1">
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>style guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for more information on citing formal and informal references.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23BD1504" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00236DE1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="3B6673"/>
@@ -1431,263 +1421,213 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Address whether the hypothesis was supported or refuted by the study results or how the study question was answered. Place the study results in the context of published literature – how is it congruent or not congruent?  The AMA manual of Style recommends the following approach for discussion:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F9D8BC8" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>introduction</w:t>
+        <w:t>Brief summary</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="980000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the results within the context of the research question stated in the introduction</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1A0857DE" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interpret the results and suggest an explanation for them, particularly if there is anything </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Interpret the results and suggest an explanation for them, particularly if there is anything surprising</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4D1F9BD1" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Describe how the results compare with what else is known about the problem – put the results in the context of the existing </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Describe how the results compare with what else is known about the problem – put the results in the context of the existing literature</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="50A9754B" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suggest how the results might be </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Suggest how the results might be generalized</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1005AC52" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Discuss the implication of the </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Discuss the implication of the results</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="44B072BF" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Under a separate subheading, describe the strengths and limitations of the study, possible impact on the results and any steps taken to mitigate the </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Under a separate subheading, describe the strengths and limitations of the study, possible impact on the results and any steps taken to mitigate the limitations</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="402EE2A0" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00236DE1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="3B6673"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61B8FAC6" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="3B6673"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1747,107 +1687,107 @@
           <w:color w:val="3B6673"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FDCD273" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>JSMCAH uses the American Medical Association (AMA) Reference Style for citations and references. We strongly suggest using reference management software such as </w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
-        <w:r>
+        <w:r w:rsidR="00236DE1">
           <w:rPr>
             <w:color w:val="980000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Mendeley</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
-        <w:r>
+        <w:r w:rsidR="00236DE1">
           <w:rPr>
             <w:color w:val="980000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Zotero</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, EndNote, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>etc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, to format references in AMA style. Grey literature should be referenced using a footnote rather than included as a reference. See the S</w:t>
       </w:r>
       <w:hyperlink r:id="rId24">
-        <w:r>
+        <w:r w:rsidR="00236DE1">
           <w:rPr>
             <w:color w:val="980000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>tyle Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for more details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758257AC" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00236DE1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="3B6673"/>
@@ -1967,51 +1907,51 @@
           <w:color w:val="3B6673"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Acknowledgments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0652CE33" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All contributors who do not meet the </w:t>
       </w:r>
       <w:hyperlink r:id="rId25">
-        <w:r>
+        <w:r w:rsidR="00236DE1">
           <w:rPr>
             <w:color w:val="980000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>criteria for authorship</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be listed in an acknowledgments section of the title page, i.e. not listed in the main manuscript. Examples of those who might be acknowledged include a person who provided purely technical help, writing assistance, or a department chairperson who provided only general support. Financial and material support should also be acknowledged. We strongly encourage acknowledgment of people and organizations who generated data used in the manuscript, as without the hard work on the front lines, there would be no data for authors to analyze and write about.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31BD2E4E" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00236DE1">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="3B6673"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2084,51 +2024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Author notes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E8F538D" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The author notes section should be included when material contained in this manuscript has been covered in a public forum, such as a poster, abstract, </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:anchor="preprints">
-        <w:r>
+        <w:r w:rsidR="00236DE1">
           <w:rPr>
             <w:color w:val="980000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>preprint</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, or thesis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B8556F6" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00236DE1">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="3B6673"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2217,117 +2157,117 @@
           <w:color w:val="980000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>In addition to uploading supplementary material to JSMCAH, it should be included at the end of the manuscript for ease of review.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00236DE1">
       <w:footerReference w:type="even" r:id="rId27"/>
       <w:footerReference w:type="default" r:id="rId28"/>
       <w:headerReference w:type="first" r:id="rId29"/>
       <w:footerReference w:type="first" r:id="rId30"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="741B3BBB" w14:textId="77777777" w:rsidR="00FC6642" w:rsidRDefault="00FC6642">
+    <w:p w14:paraId="0ED86540" w14:textId="77777777" w:rsidR="009457A9" w:rsidRDefault="009457A9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55A2F5EE" w14:textId="77777777" w:rsidR="00FC6642" w:rsidRDefault="00FC6642">
+    <w:p w14:paraId="086ACC97" w14:textId="77777777" w:rsidR="009457A9" w:rsidRDefault="009457A9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="214E3B5C" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -2350,51 +2290,51 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="51480B98" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00236DE1">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="78DB0281" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -2424,51 +2364,51 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="04FC094D" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00236DE1">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F458503" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -2498,70 +2438,70 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="390CA5B9" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00236DE1">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D7D16D7" w14:textId="77777777" w:rsidR="00FC6642" w:rsidRDefault="00FC6642">
+    <w:p w14:paraId="2AB8CA14" w14:textId="77777777" w:rsidR="009457A9" w:rsidRDefault="009457A9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25904854" w14:textId="77777777" w:rsidR="00FC6642" w:rsidRDefault="00FC6642">
+    <w:p w14:paraId="77EDF03A" w14:textId="77777777" w:rsidR="009457A9" w:rsidRDefault="009457A9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3E5D14A4" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="78F8D655" wp14:editId="7D437E60">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
@@ -2624,51 +2564,51 @@
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="206BAB2B" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00236DE1">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13085199"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="65E47A00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2986,101 +2926,104 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1702898560">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1739159877">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="584145843">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="176"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="209"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00236DE1"/>
     <w:rsid w:val="00236DE1"/>
+    <w:rsid w:val="006A2473"/>
+    <w:rsid w:val="00840001"/>
+    <w:rsid w:val="009457A9"/>
     <w:rsid w:val="00D611DC"/>
     <w:rsid w:val="00FC6642"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3376C47F"/>
   <w15:docId w15:val="{EFFD4D24-84A8-1743-A838-81D17C9946CA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3632,55 +3575,55 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="LineNumber">
     <w:name w:val="line number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D611DC"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D611DC"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.consort-statement.org/consort-2010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strobe-statement.org/checklists/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jsmcah.org/index.php/jasv/instructions" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jsmcah.org/index.php/jasv/editorial_policies" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jsmcah.org/index.php/jasv/styleguide" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jamanetwork.com/journals/jama/fullarticle/2731183" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/en-us/topic/remove-hidden-data-and-personal-information-by-inspecting-documents-presentations-or-workbooks-356b7b5d-77af-44fe-a07f-9aa4d085966f" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmje.org/recommendations/browse/roles-and-responsibilities/defining-the-role-of-authors-and-contributors.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nlm.nih.gov/services/research_report_guide.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meshb.nlm.nih.gov/MeSHonDemand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.consort-statement.org/extensions/overview/non-inferiority-and-equivalence-trials" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jsmcah.org/index.php/jasv/styleguide" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equator-network.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zotero.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.consort-statement.org/extensions/overview/pragmatic-trials" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jsmcah.org/index.php/jasv/styleguide" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.consort-statement.org/extensions" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strobevet-statement.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mendeley.com/?interaction_required=true" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.consort-statement.org/consort-2010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strobe-statement.org/checklists/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jsmcah.org/index.php/jasv/instructions" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jsmcah.org/index.php/jasv/editorial_policies" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jsmcah.org/index.php/jasv/styleguide" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jamanetwork.com/journals/jama/fullarticle/2731183" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/en-us/topic/remove-hidden-data-and-personal-information-by-inspecting-documents-presentations-or-workbooks-356b7b5d-77af-44fe-a07f-9aa4d085966f" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmje.org/recommendations/browse/roles-and-responsibilities/defining-the-role-of-authors-and-contributors.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nlm.nih.gov/services/research_report_guide.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meshb.nlm.nih.gov/MeSHonDemand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.consort-statement.org/extensions/overview/non-inferiority-and-equivalence-trials" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jsmcah.org/index.php/jasv/styleguide" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equator-network.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zotero.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.consort-statement.org/extensions/overview/pragmatic-trials" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jsmcah.org/index.php/jasv/styleguide" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.consort-statement.org/extensions" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equator-network.org/reporting-guidelines/strobe-vet-statement/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mendeley.com/?interaction_required=true" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -3987,49 +3930,49 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgux9od1fETaOLapHL7hcLUYqvtMg==">CgMxLjA4AGomChRzdWdnZXN0LnB4N3l0a3Fob29hZRIOTGluZGEgSmFjb2Jzb25qJgoUc3VnZ2VzdC5iYWFwY3JuaWVhaTQSDkxpbmRhIEphY29ic29uaiYKFHN1Z2dlc3Qua2Iwd2cyOWlydjFrEg5MaW5kYSBKYWNvYnNvbmomChRzdWdnZXN0LmNieGJwZ2ZvczFvbRIOTGluZGEgSmFjb2Jzb25qJgoUc3VnZ2VzdC5ydXhlMGdqYnRpd3kSDkxpbmRhIEphY29ic29uaiYKFHN1Z2dlc3QudnI0YTA0Z3c5NzR6Eg5MaW5kYSBKYWNvYnNvbmomChRzdWdnZXN0LmtkaDk4MHJoazkzNRIOTGluZGEgSmFjb2Jzb25qJgoUc3VnZ2VzdC5mNm51NHFyc2FsZGgSDkxpbmRhIEphY29ic29uaiYKFHN1Z2dlc3QudzZ0Z2tkbHR4bXJ1Eg5MaW5kYSBKYWNvYnNvbmomChRzdWdnZXN0Lmo2dGRieGV5eTg0MRIOTGluZGEgSmFjb2Jzb25qJwoUc3VnZ2VzdC5uYjAzZGx0YmYyYjASD0FpbWVlIERhbHJ5bXBsZWomChRzdWdnZXN0LjVsa3Zsbmg0Z3ZzdBIOTGluZGEgSmFjb2Jzb25qJgoUc3VnZ2VzdC5vMWg0MGtkODA1MDYSDkxpbmRhIEphY29ic29uaiYKFHN1Z2dlc3QuZmN1dXFoODYzbjNiEg5MaW5kYSBKYWNvYnNvbmomChRzdWdnZXN0Lnh4dGF3MmZlbXNvcRIOTGluZGEgSmFjb2Jzb25qJwoUc3VnZ2VzdC44M2ZweTI2bjI4cDMSD0FpbWVlIERhbHJ5bXBsZWomChRzdWdnZXN0LnkxYTJzdWNsbTY3ORIOTGluZGEgSmFjb2Jzb25qJgoUc3VnZ2VzdC51dGpkMm4ydmhta2sSDkxpbmRhIEphY29ic29uaiYKFHN1Z2dlc3QubWE1MXpjeHc5cG16Eg5MaW5kYSBKYWNvYnNvbmomChRzdWdnZXN0LmZyaG9qeHRlM3psZRIOTGluZGEgSmFjb2Jzb25qJgoUc3VnZ2VzdC4yMTNlb3ZjOHN6YncSDkxpbmRhIEphY29ic29uaicKFHN1Z2dlc3QucTdkcWNpNHdrbzhpEg9BaW1lZSBEYWxyeW1wbGVqJgoUc3VnZ2VzdC5xYWxhc3U3em4wZDUSDkxpbmRhIEphY29ic29uaicKFHN1Z2dlc3QubmlzeG11dG1lcTNtEg9BaW1lZSBEYWxyeW1wbGVqJgoTc3VnZ2VzdC52ejF3Z2FzY2k5OBIPQWltZWUgRGFscnltcGxlaiYKFHN1Z2dlc3QuNG5rcDEyeHE0bXBiEg5MaW5kYSBKYWNvYnNvbmonChRzdWdnZXN0LnRnOWxoeXZrZGVtYxIPQWltZWUgRGFscnltcGxlaiYKFHN1Z2dlc3QuZHk4Nmxvc2VnYjdqEg5MaW5kYSBKYWNvYnNvbmomChRzdWdnZXN0LmtuNzBma3BtM3l5ORIOTGluZGEgSmFjb2Jzb25qJgoUc3VnZ2VzdC5mOWI3cjZyejlkMXUSDkxpbmRhIEphY29ic29uaiYKFHN1Z2dlc3Qubnp5Z2R5amIxeWRxEg5MaW5kYSBKYWNvYnNvbmonChRzdWdnZXN0LjJjamhhOWMyYnZ1MhIPQWltZWUgRGFscnltcGxlaiYKFHN1Z2dlc3QubGIzbTl4c2xzdWFwEg5MaW5kYSBKYWNvYnNvbmomChRzdWdnZXN0LmJmaTMyNW9tNG14ZBIOTGluZGEgSmFjb2Jzb25qJgoUc3VnZ2VzdC5paWxpa2E0MnpkaG0SDkxpbmRhIEphY29ic29uaiYKFHN1Z2dlc3QudW94bmRjY3RrcGJxEg5MaW5kYSBKYWNvYnNvbmomChRzdWdnZXN0LmpydmprYm9oNTJ0cBIOTGluZGEgSmFjb2Jzb25qJgoUc3VnZ2VzdC5sdGF4amlra2RobDgSDkxpbmRhIEphY29ic29uciExYjlmU3ZaOHpIeW1nWmpPRWtfVUlOa0N3N0NMUXdlNnk=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1822</Words>
-  <Characters>10587</Characters>
+  <Words>1858</Words>
+  <Characters>10594</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>179</Lines>
-  <Paragraphs>53</Paragraphs>
+  <Lines>88</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12356</CharactersWithSpaces>
+  <CharactersWithSpaces>12428</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>