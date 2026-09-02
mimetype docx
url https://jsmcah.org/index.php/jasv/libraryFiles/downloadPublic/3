--- v0 (2025-11-25)
+++ v1 (2026-09-02)
@@ -1,3276 +1,25467 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="689850C4" w14:textId="6A2B858E" w:rsidR="00236DE1" w:rsidRDefault="005D0076">
+    <w:p>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...12 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="200" w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:i w:val="0"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">COMMUNITY </w:t>
-[...7 lines deleted...]
-        <w:t>CASE REPORT</w:t>
+        <w:t>COMMUNITY CASE STUDY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365F4EF6" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="120" w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Red text is for informational purposes only and should be removed before submission.  Text highlighted in turquoise should be replaced with your text.  Text that is not highlighted should not be altered. Note that what the manuscript looks like is flexible at the review stage, and so efforts should be focused on the content rather than layout.</w:t>
+        <w:t>Red text is for informational purposes only and should be removed before submission. Text highlighted in turquoise should be replaced with your text. Text that is not highlighted should not be altered. What the manuscript looks like is flexible at the review stage, so effort should go into the content rather than the layout.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01651275" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00236DE1">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...23 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="280" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="3B6673"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Article specifications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:i w:val="0"/>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>W</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> helpful in preparing your community case study</w:t>
+        <w:t xml:space="preserve">Word limit. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4,000 words, excluding the abstract, the declaration sections (acknowledgments, artificial intelligence use, conflict of interest and funding, author notes), references, and tables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abstract. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>200 words, unstructured.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figures and tables. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Suggested maximum of 6 figures and tables combined.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>5 to 10, preferably MeSH terms, entered individually in the submission form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flexibility. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Word limits may be extended where necessary. Include a brief justification in your cover letter to the editor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="280" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="3B6673"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Reporting checklist</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No reporting guideline exists for this article type. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+            <w:color w:val="990000"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Community Case Study Article Type: Criteria for Submission and Peer Review</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is a useful guide to what reviewers will be looking for.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="280" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="3B6673"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Double-blind review</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To support our double-blind peer review process, remove identifying information from all documents, in both the text and the file metadata. Substitute “masked for review” for identifying text, such as the institution that granted ethical approval, and restore it after acceptance. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+            <w:color w:val="990000"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Learn how to remove identifying metadata from Microsoft Word</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E04F3B0" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00236DE1">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...16 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="280" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="3B6673"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Where to find more</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">To support our double-blind peer review process, be sure to remove identifying information from all documents, both metadata and text. Substitute "masked for review" for identifying text (such as the institution granting institutional approval) during the review process. </w:t>
+        <w:t xml:space="preserve">See the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
             <w:color w:val="990000"/>
+            <w:u w:val="single"/>
             <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Learn how to remove identifying metadata from Microsoft Word</w:t>
+          <w:t xml:space="preserve">Instructions for Authors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">, which cover the content requirements, and the </w:t>
       </w:r>
-    </w:p>
-[...31 lines deleted...]
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
-            <w:b/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
             <w:color w:val="990000"/>
+            <w:u w:val="single"/>
             <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>uthor Guidelines,</w:t>
+          <w:t xml:space="preserve">Style Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> which provide more information about the content and the S</w:t>
+        <w:t>, which covers formatting, abbreviations, and reference style. JSMCAH follows the AMA Manual of Style, which has been used to inform the sections below.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Sources</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>AMA Manual of Style, 11th edition</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Writing for Publication in Veterinary Medicine. A Practical Guide for Researchers and Clinicians. Christopher &amp; Young 2011. https://media.wiley.com/assets/7415/85/VETWritingforPubPDF.pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pageBreakBefore/>
+        <w:spacing w:before="0" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Your title here: A Community Case Study</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Titles should contain the community intervention of primary focus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="280" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="3B6673"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Many readers will read only the abstract, so it should be a precise summary. Although it appears first, it is often easiest to write last. The word limit is 200 words and the abstract is unstructured.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Your abstract here</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="280" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="3B6673"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide 5 to 10 keywords. Avoid repeating words used in the title. Medical keywords should be drawn from Medical Subject Headings (MeSH) where appropriate. You can identify MeSH keywords automatically by pasting your abstract into </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
-            <w:b/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
             <w:color w:val="990000"/>
+            <w:u w:val="single"/>
             <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>tyle Guide</w:t>
+          <w:t xml:space="preserve">MeSH on Demand</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, which provides more information about the formatting (abbreviations, </w:t>
-[...19 lines deleted...]
-        <w:t>).  JSMCAH follows the AMA manual style, which has been used to inform the sections below.</w:t>
+        <w:t>. Enter each keyword separately in the submission form rather than as one comma-separated string.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7038FCA5" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00236DE1">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...17 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="990000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="231F20"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:highlight w:val="cyan"/>
         </w:rPr>
-        <w:t>Sources:</w:t>
+        <w:t>keyword, keyword, keyword</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438612B0" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="280" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="990000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="3B6673"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-        <w:t>AMA Manual of Style 11th edition</w:t>
+        <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0987D324" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="120" w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2)</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Writing for Publication in Veterinary Medicine. A Practical Guide for Researchers and Clinicians. Christopher &amp; Young 2011 https://media.wiley.com/assets/7415/85/VETWritingforPubPDF.pdf </w:t>
+        <w:t>Briefly, in about 150 to 200 words across 2 to 3 paragraphs, describe the problem the community intervention was designed to address and the gaps in what is known or currently done, drawing on peer-reviewed literature.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ABBC074" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00236DE1">
+    <w:p>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...24 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="120" w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...39 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
           <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Titles should </w:t>
+        <w:t xml:space="preserve">Grey literature, used when peer-reviewed literature is not available, should be cited in a footnote rather than listed in the References section. See the </w:t>
       </w:r>
-      <w:r w:rsidR="00C723EF">
-[...220 lines deleted...]
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
-            <w:color w:val="980000"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+            <w:color w:val="990000"/>
+            <w:u w:val="single"/>
             <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>MeSH</w:t>
-[...9 lines deleted...]
-          <w:t xml:space="preserve"> on Demand</w:t>
+          <w:t xml:space="preserve">Style Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:color w:val="980000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> for more on citing formal and informal sources.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E99D77" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00236DE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:line="480" w:lineRule="auto"/>
-[...17 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="280" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
+          <w:i w:val="0"/>
           <w:color w:val="3B6673"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Introduction</w:t>
+        <w:t>Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03886CA8" w14:textId="71297C43" w:rsidR="00236DE1" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="120" w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="980000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Briefly (about 150 to </w:t>
+        <w:t>Give the specific details of the community, including the relevant history that led to the intervention.</w:t>
       </w:r>
-      <w:r w:rsidR="00A7710F">
-[...6 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="280" w:after="80"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="980000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="3B6673"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">0 words, </w:t>
+        <w:t>Methods</w:t>
       </w:r>
-      <w:r w:rsidR="00A7710F">
-[...6 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:before="0"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="980000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> paragraphs) </w:t>
+        <w:t>Describe the intervention in enough detail that it could be implemented elsewhere.</w:t>
       </w:r>
-      <w:r w:rsidR="005D0076">
-[...6 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:before="0"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="980000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">State the name of the reviewing body and the approval number for any ethical review, using “masked for review” in place of the institution name during review. Where no formal IACUC or IRB review was required, describe the ethical assessment that was carried out and why formal review did not apply. See the </w:t>
       </w:r>
-      <w:r w:rsidR="00A7710F">
-[...24 lines deleted...]
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr>
-            <w:color w:val="1155CC"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+            <w:color w:val="990000"/>
+            <w:u w:val="single"/>
             <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>style guide</w:t>
+          <w:t xml:space="preserve">animal research ethics decision guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:color w:val="980000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for more information on citing formal and informal references.</w:t>
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+            <w:color w:val="990000"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">human participant research ethics decision guide</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. Confirm that permission to publish was obtained from the owner or the holding organization for any identifiable animal, person, image, or record described here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23BD1504" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00236DE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:line="480" w:lineRule="auto"/>
-[...17 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="280" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
+          <w:i w:val="0"/>
           <w:color w:val="3B6673"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...98 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Results</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0CE8EB" w14:textId="626AFF35" w:rsidR="005D0076" w:rsidRDefault="005D0076" w:rsidP="005D0076">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="120" w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="980000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>What was the result of the community intervention?  Be sure to provide information on secular trends (trends that were occurring in the community) and how the intervention affected the community beyond</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> at least 7 data points are required to declare a trend.</w:t>
+        <w:t>Report what the community intervention achieved. Give information on secular trends, meaning trends already occurring in the community, and show how the intervention affected the community beyond the continuation of those trends. For example, where an intervention was meant to increase adoptions, give the rate of adoptions over time before the intervention and how it compares with the rate afterward. Generally at least 7 data points are needed to declare a trend.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19230270" w14:textId="77777777" w:rsidR="005D0076" w:rsidRPr="005D0076" w:rsidRDefault="005D0076" w:rsidP="005D0076"/>
-    <w:p w14:paraId="63E2FA80" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:line="480" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="280" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
+          <w:i w:val="0"/>
           <w:color w:val="3B6673"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B072BF" w14:textId="6E6638C1" w:rsidR="00236DE1" w:rsidRDefault="00A7710F" w:rsidP="00A7710F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="120" w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="980000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide strengths and limitations of the </w:t>
-[...71 lines deleted...]
-        <w:t>Provide recommendations for delivering or improving the intervention.</w:t>
+        <w:t>Give the strengths and limitations of the community intervention and what was learned. Discuss the intervention in the context of the existing peer-reviewed literature, and give recommendations for delivering or improving it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="402EE2A0" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00236DE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:line="480" w:lineRule="auto"/>
-[...17 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="280" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
+          <w:i w:val="0"/>
           <w:color w:val="3B6673"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1079784A" w14:textId="30B50ED9" w:rsidR="00236DE1" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="120" w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="980000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide implications for clinical practice </w:t>
-[...7 lines deleted...]
-        <w:t>and primary “take away” lesson(s) from the case report.</w:t>
+        <w:t>Give implications for practice and the primary takeaway lesson or lessons from the community case study.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F087A1D" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00236DE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:line="480" w:lineRule="auto"/>
-[...17 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="280" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
+          <w:i w:val="0"/>
           <w:color w:val="3B6673"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FDCD273" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="120" w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="980000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>JSMCAH uses the American Medical Association (AMA) Reference Style for citations and references. We strongly suggest using reference management software such as </w:t>
+        <w:t xml:space="preserve">JSMCAH uses the American Medical Association (AMA) reference style for citations and references. We strongly suggest using reference management software such as </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId19">
         <w:r>
           <w:rPr>
-            <w:color w:val="980000"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+            <w:color w:val="990000"/>
+            <w:u w:val="single"/>
             <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Mendeley</w:t>
+          <w:t xml:space="preserve">Mendeley</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:color w:val="980000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+            <w:color w:val="990000"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Zotero</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or EndNote to format references in AMA style. Grey literature should be cited in a footnote rather than listed as a reference. See the </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
-            <w:color w:val="980000"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+            <w:color w:val="990000"/>
+            <w:u w:val="single"/>
             <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Zotero</w:t>
+          <w:t xml:space="preserve">Style Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:color w:val="980000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, EndNote, </w:t>
+        <w:t xml:space="preserve"> for more detail.</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="280" w:after="80"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="980000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="3B6673"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>etc</w:t>
+        <w:t>Author contributions</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:before="0"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="980000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, to format references in AMA style. Grey literature should be referenced using a footnote rather than included as a reference. See the S</w:t>
+        <w:t xml:space="preserve">JSMCAH requires authors to use the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId21">
         <w:r>
           <w:rPr>
-            <w:color w:val="980000"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+            <w:color w:val="990000"/>
+            <w:u w:val="single"/>
             <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>tyle Guide</w:t>
+          <w:t xml:space="preserve">CRediT Contributor Roles Taxonomy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:color w:val="980000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for more details.</w:t>
+        <w:t xml:space="preserve"> to categorize author and non-author contributions. Author identity should be masked during the review process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758257AC" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00236DE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...17 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="280" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
+          <w:i w:val="0"/>
           <w:color w:val="3B6673"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Author contributions</w:t>
+        <w:t>Artificial intelligence use</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D836D85" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="120" w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="980000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The JSMCAH requires authors to use the </w:t>
+        <w:t xml:space="preserve">Generative artificial intelligence tools do not meet the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+            <w:color w:val="990000"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">criteria for authorship</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:color w:val="980000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>CRediT</w:t>
+        <w:t xml:space="preserve"> and must not be listed as authors (</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
+      <w:hyperlink r:id="rId23">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+            <w:color w:val="990000"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPE position statement</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:color w:val="980000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Contributor Roles Taxonomy</w:t>
-[...16 lines deleted...]
-        <w:t> to categorize author and non-author contributions. Author identity should be masked during the review process.</w:t>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560D5431" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00236DE1">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...15 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="120" w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>If such tools were used in conducting the work or in preparing the manuscript, state here which tool was used, its version, and what it was used for. If no such tools were used, state “No generative artificial intelligence tools were used in the preparation of this manuscript.” Authors remain fully responsible for the accuracy and integrity of the submitted work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="280" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
+          <w:i w:val="0"/>
           <w:color w:val="3B6673"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Acknowledgments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0652CE33" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="120" w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="980000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All contributors who do not meet the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId22">
         <w:r>
           <w:rPr>
-            <w:color w:val="980000"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+            <w:color w:val="990000"/>
+            <w:u w:val="single"/>
             <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>criteria for authorship</w:t>
+          <w:t xml:space="preserve">criteria for authorship</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:color w:val="980000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> should be listed in an acknowledgments section of the title page, i.e. not listed in the main manuscript. Examples of those who might be acknowledged include a person who provided purely technical help, writing assistance, or a department chairperson who provided only general support. Financial and material support should also be acknowledged. We strongly encourage acknowledgment of people and organizations who generated data used in the manuscript, as without the hard work on the front lines, there would be no data for authors to analyze and write about.</w:t>
+        <w:t xml:space="preserve"> should be listed here. Examples include a person who provided purely technical help or writing assistance, or a department chairperson who provided only general support. Financial and material support should also be acknowledged. We strongly encourage acknowledgment of the people and organizations who generated the data used in the manuscript, because without the hard work on the front lines there would be no data to analyze and write about.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31BD2E4E" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00236DE1">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...15 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="120" w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Acknowledgments usually name institutions, funders, and organizations. Mask any identifying content here for review, in the same way as in the rest of the manuscript, and restore it after acceptance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="280" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
+          <w:i w:val="0"/>
           <w:color w:val="3B6673"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Conflict of interest and funding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2D1039" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="120" w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="980000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Authors are responsible for disclosing financial support from the industry or other conflicts of interest that might bias study design, conduct, or the interpretation of results. All submitted manuscripts must </w:t>
-[...8 lines deleted...]
-        <w:t>include a 'Conflict of interests and funding' section listing all competing interests (financial and non-financial). If no competing interests exist, please state in this section, "The authors declare no potential conflicts of interest".</w:t>
+        <w:t>Authors are responsible for disclosing financial support from industry and any other conflicts of interest that might bias the study design, its conduct, or the interpretation of results. Every submitted manuscript must include a conflict of interest and funding section listing all competing interests, financial and non-financial. If none exist, state “The authors declare no potential conflicts of interest.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED42A6F" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00236DE1">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...16 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="280" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
+          <w:i w:val="0"/>
           <w:color w:val="3B6673"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Author notes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8F538D" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="120" w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="980000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The author notes section should be included when material contained in this manuscript has been covered in a public forum, such as a poster, abstract, </w:t>
+        <w:t xml:space="preserve">Include this section when material in the manuscript has already appeared in a public forum such as a poster, abstract, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:anchor="preprints">
+      <w:hyperlink r:id="rId24">
         <w:r>
           <w:rPr>
-            <w:color w:val="980000"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+            <w:color w:val="990000"/>
+            <w:u w:val="single"/>
             <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>preprint</w:t>
+          <w:t xml:space="preserve">preprint</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:color w:val="980000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, or thesis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B8556F6" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00236DE1">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...15 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="280" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
+          <w:i w:val="0"/>
           <w:color w:val="3B6673"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Figures and tables</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A5021D" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="120" w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="980000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Try to ensure that the most important results are encapsulated in figures and/or tables, because, after the abstract, readers are most likely to view the figures and tables. In addition to uploading the tables and figures to JSMCAH, for ease of review they should be included at the end of the manuscript along with their legends. Legends should be self-contained and not require reference to the text. Small amounts of data with a few simple comparisons should usually be presented in words, whereas large amounts of data with several comparisons should usually be presented in tables, graphs, or illustrations. For quantitative information, a table should be used when the display of exact values is important, whereas a figure should be used to show patterns or trends.</w:t>
+        <w:t>Try to ensure that the most important results are captured in figures or tables, because after the abstract these are what readers are most likely to look at. In addition to uploading tables and figures to JSMCAH, include them at the end of the manuscript with their legends for ease of review. Legends should stand alone and not require reference to the text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C4EFEF4" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00236DE1">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...15 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="120" w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Small amounts of data with a few simple comparisons should usually be presented in words, whereas large amounts of data with several comparisons should be presented in tables, graphs, or illustrations. Use a table when exact values matter and a figure when the point is a pattern or a trend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>After acceptance you will be asked for tables as Excel files and figures at 300 dpi unlabeled or 600 dpi labeled, at least 3 inches wide, with TIFF preferred, together with a graphical abstract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="280" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
+          <w:i w:val="0"/>
           <w:color w:val="3B6673"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Supplementary material</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44259922" w14:textId="77777777" w:rsidR="00236DE1" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="120" w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="980000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="990000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>In addition to uploading supplementary material to JSMCAH, it should be included at the end of the manuscript for ease of review.</w:t>
+        <w:t>In addition to uploading supplementary material to JSMCAH, include it at the end of the manuscript for ease of review.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00236DE1">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+    <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
+      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
-      <w:lnNumType w:countBy="1" w:restart="continuous"/>
-      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:lnNumType w:countBy="1" w:restart="continuous"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ 明朝">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Georgia">
-    <w:panose1 w:val="02040502050405020303"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...16 lines deleted...]
-      </w:rPr>
+<w:ftr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:color w:val="000000"/>
-[...1 lines deleted...]
-      <w:fldChar w:fldCharType="begin"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:color w:val="000000"/>
-[...12 lines deleted...]
-      </w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-  </w:p>
-[...17 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...16 lines deleted...]
-      </w:rPr>
+<w:ftr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:color w:val="000000"/>
-[...1 lines deleted...]
-      <w:fldChar w:fldCharType="begin"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:color w:val="000000"/>
-[...19 lines deleted...]
-      </w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-  </w:p>
-[...17 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-      </w:rPr>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...93 lines deleted...]
-      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="78F8D655" wp14:editId="7D437E60">
-[...12 lines deleted...]
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+          <wp:extent cx="2706624" cy="539568"/>
+          <wp:docPr id="1" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image1.png"/>
-                  <pic:cNvPicPr preferRelativeResize="0"/>
+                  <pic:cNvPr id="0" name="jsmcah_logo.png"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2706624" cy="539496"/>
+                    <a:ext cx="2706624" cy="539568"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect">
-[...2 lines deleted...]
-                  <a:ln/>
+                  <a:prstGeom prst="rect"/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
-  </w:p>
-[...34 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...265 lines deleted...]
-    <w:tmpl w:val="22B26192"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...44 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1702898560">
-    <w:abstractNumId w:val="0"/>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1739159877">
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="584145843">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="176"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:val="bestFit"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
+  <w:savePreviewPicture/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00236DE1"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00FC6642"/>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3376C47F"/>
-  <w15:docId w15:val="{EFFD4D24-84A8-1743-A838-81D17C9946CA}"/>
+  <w14:docId w14:val="24062061"/>
+  <w14:defaultImageDpi w14:val="300"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="231F20"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="2F5496"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="3B6673"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="3B6673"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="3B6673"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
-      <w:outlineLvl w:val="1"/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="2F5496"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
-    <w:name w:val="heading 3"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
-      <w:outlineLvl w:val="2"/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-      <w:color w:val="1F3863"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
-    <w:name w:val="heading 4"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
-      <w:outlineLvl w:val="3"/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:color w:val="2F5496"/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
-    <w:name w:val="heading 5"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="220" w:after="40"/>
-      <w:outlineLvl w:val="4"/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
-    <w:name w:val="heading 6"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="40"/>
-      <w:outlineLvl w:val="5"/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...2 lines deleted...]
-      <w:spacing w:before="480" w:after="120"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="72"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:before="480" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
       <w:i/>
-      <w:color w:val="666666"/>
-[...1 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="LineNumber">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D611DC"/>
-[...14 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C723EF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005D0076"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
       <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:allowPNG/>
+  <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/articles/10.3389/fpubh.2016.00056/full" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jsmcah.org/index.php/jasv/styleguide" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jsmcah.org/index.php/jasv/editorial_policies" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meshb.nlm.nih.gov/MeSHonDemand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmje.org/recommendations/browse/roles-and-responsibilities/defining-the-role-of-authors-and-contributors.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jsmcah.org/index.php/jasv/styleguide" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jsmcah.org/index.php/jasv/styleguide" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zotero.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jsmcah.org/index.php/jasv/instructions" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/en-us/topic/remove-hidden-data-and-personal-information-by-inspecting-documents-presentations-or-workbooks-356b7b5d-77af-44fe-a07f-9aa4d085966f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mendeley.com/?interaction_required=true" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/public-health/articles/10.3389/fpubh.2016.00056/full" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/en-us/topic/remove-hidden-data-and-personal-information-by-inspecting-documents-presentations-or-workbooks-356b7b5d-77af-44fe-a07f-9aa4d085966f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jsmcah.org/index.php/jasv/instructions" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jsmcah.org/index.php/jasv/styleguide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meshb.nlm.nih.gov/MeSHonDemand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jsmcah.org/index.php/jasv/ethics-animal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jsmcah.org/index.php/jasv/ethics-human" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mendeley.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zotero.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmje.org/recommendations/browse/roles-and-responsibilities/defining-the-role-of-authors-and-contributors.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicationethics.org/cope-position-statements/ai-author" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jsmcah.org/index.php/jasv/editorial_policies#preprints" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -3550,88 +25741,93 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-[...1 lines deleted...]
-</go:gDocsCustomXmlDataStorage>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Pages>1</Pages>
+  <Words>0</Words>
+  <Characters>0</Characters>
+  <Application>Microsoft Macintosh Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>109</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>0</Lines>
+  <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7540</CharactersWithSpaces>
+  <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>python-docx</dc:creator>
+  <cp:keywords/>
+  <dc:description>generated by python-docx</dc:description>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>